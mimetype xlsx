--- v0 (2026-06-28)
+++ v1 (2026-08-29)
@@ -10,215 +10,242 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Job Matrix" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="64">
   <si>
     <t>Job Title</t>
   </si>
   <si>
-    <t>06/22</t>
-[...25 lines deleted...]
-  <si>
     <t>08/24</t>
   </si>
   <si>
     <t>08/31</t>
   </si>
   <si>
     <t>09/07</t>
   </si>
   <si>
+    <t>09/14</t>
+  </si>
+  <si>
+    <t>09/21</t>
+  </si>
+  <si>
+    <t>09/28</t>
+  </si>
+  <si>
+    <t>10/05</t>
+  </si>
+  <si>
+    <t>10/12</t>
+  </si>
+  <si>
+    <t>10/19</t>
+  </si>
+  <si>
+    <t>10/26</t>
+  </si>
+  <si>
+    <t>11/02</t>
+  </si>
+  <si>
+    <t>11/09</t>
+  </si>
+  <si>
     <t>Solix</t>
   </si>
   <si>
+    <t>BCBS Welcome NON-LIC - Active 11.2.26</t>
+  </si>
+  <si>
+    <t>GHP IFP LIC - Active 9.28.26</t>
+  </si>
+  <si>
+    <t>Solix LIC - Lydia</t>
+  </si>
+  <si>
+    <t>BCBS CID LIC - Active 9.14.26</t>
+  </si>
+  <si>
+    <t>GHP NON-LIC - Active 8.24.26</t>
+  </si>
+  <si>
     <t>GHP NON-LIC - Active 8.31.26</t>
   </si>
   <si>
-    <t>Remote Customer Service Agent</t>
-[...8 lines deleted...]
-    <t>BCBS CMS NON-LIC - Active 7.20.26</t>
+    <t>Langley Federal Credit Union</t>
+  </si>
+  <si>
+    <t>Member Experience Representative</t>
+  </si>
+  <si>
+    <t>Paramount Staffing, LLC</t>
+  </si>
+  <si>
+    <t>Paramount Contract Workers</t>
+  </si>
+  <si>
+    <t>Paramount Internal Placements</t>
+  </si>
+  <si>
+    <t>American Customer Service</t>
+  </si>
+  <si>
+    <t>Bilingual Spanish Customer Service Representative</t>
+  </si>
+  <si>
+    <t>Bilingual French Customer Service Representative</t>
+  </si>
+  <si>
+    <t>NationsBenefits</t>
+  </si>
+  <si>
+    <t>Patient Care Coordinator – Hearing Center</t>
+  </si>
+  <si>
+    <t>NEBF</t>
+  </si>
+  <si>
+    <t>Audit and Collections Analyst</t>
   </si>
   <si>
     <t>SmartFinancial</t>
   </si>
   <si>
-    <t>SF NV - Active 7.27.26</t>
-[...29 lines deleted...]
-    <t>Overnight Customer Care Advocate - Remote</t>
+    <t>SF FL - Active 9.14.26</t>
+  </si>
+  <si>
+    <t>SF NV - Active 9.14.26</t>
+  </si>
+  <si>
+    <t>SF FL - Active 8.31.26</t>
+  </si>
+  <si>
+    <t>SF NV - Active 8.31.26</t>
+  </si>
+  <si>
+    <t>Insperity</t>
+  </si>
+  <si>
+    <t>Contract Req</t>
+  </si>
+  <si>
+    <t>OGD Overhead Garage Door</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Customer Service Representative </t>
   </si>
   <si>
     <t>Ignitist</t>
   </si>
   <si>
+    <t>Ignitist - Placement Req - $20hr starting</t>
+  </si>
+  <si>
     <t>Ignitist - Placement Req</t>
   </si>
   <si>
+    <t>Licensed Medicare Sales Agent - Remote</t>
+  </si>
+  <si>
+    <t>Mitsubishi Electric</t>
+  </si>
+  <si>
+    <t>Customer Care Support - HVAC</t>
+  </si>
+  <si>
+    <t>Monster Reservations Group</t>
+  </si>
+  <si>
+    <t>Outbound Customer Experience Agent</t>
+  </si>
+  <si>
+    <t>Arctic Air Services</t>
+  </si>
+  <si>
+    <t>Call Center Manager</t>
+  </si>
+  <si>
+    <t>TTEC</t>
+  </si>
+  <si>
+    <t>Licensed Health Insurance Agent</t>
+  </si>
+  <si>
     <t>CBE Companies</t>
   </si>
   <si>
-    <t>CBE - TN - 7.13.26</t>
-[...59 lines deleted...]
-    <t>Accounts Payable Clerk</t>
+    <t>CBE - IA - 9.14.26</t>
+  </si>
+  <si>
+    <t>Customer Service Fraud Representative - Remote</t>
+  </si>
+  <si>
+    <t>FMCP</t>
+  </si>
+  <si>
+    <t>Participant Advocate – Customer Service</t>
+  </si>
+  <si>
+    <t>Race Communications</t>
+  </si>
+  <si>
+    <t>Technical Support Associate</t>
+  </si>
+  <si>
+    <t>ibex</t>
+  </si>
+  <si>
+    <t>G-fiber</t>
+  </si>
+  <si>
+    <t>Healthcare Benefits Representative</t>
+  </si>
+  <si>
+    <t>Customer Support &amp; Sales Representative</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -570,57 +597,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M44"/>
+  <dimension ref="A1:M53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="70.7109375" customWidth="1"/>
+    <col min="1" max="1" width="51.7109375" customWidth="1"/>
     <col min="2" max="13" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -642,493 +669,601 @@
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>14</v>
       </c>
-      <c r="I4">
-        <v>25</v>
+      <c r="L4">
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>15</v>
       </c>
-      <c r="F5">
-        <v>20</v>
+      <c r="G5">
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>16</v>
       </c>
-      <c r="H6">
-        <v>24</v>
+      <c r="B6">
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>17</v>
       </c>
-      <c r="D7">
-        <v>25</v>
+      <c r="E7">
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="F8">
+      <c r="B8">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="2" t="s">
         <v>20</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" t="s">
+      <c r="A12" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D12">
-[...1 lines deleted...]
-      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="2" t="s">
+      <c r="A13" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="2"/>
-[...10 lines deleted...]
-      <c r="M13" s="2"/>
+      <c r="C13">
+        <v>100</v>
+      </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>24</v>
       </c>
-      <c r="C14">
-        <v>1</v>
+      <c r="B14">
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" t="s">
+      <c r="A15" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>26</v>
       </c>
-      <c r="G16">
-        <v>25</v>
+      <c r="C16">
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="2" t="s">
+      <c r="A17" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="2"/>
-[...10 lines deleted...]
-      <c r="M17" s="2"/>
+      <c r="C17">
+        <v>1</v>
+      </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" t="s">
+      <c r="A18" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>29</v>
       </c>
-      <c r="C19">
+      <c r="B19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23">
         <v>2</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="M23" s="2"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="E24">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>35</v>
       </c>
-      <c r="E25">
+      <c r="C25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26">
         <v>8</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
-[...15 lines deleted...]
-    </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="s">
+      <c r="A27" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B27">
-[...1 lines deleted...]
-      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>38</v>
       </c>
-      <c r="D28">
-        <v>7</v>
+      <c r="C28">
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>40</v>
       </c>
-      <c r="C30">
-        <v>1</v>
+      <c r="D30">
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>42</v>
       </c>
-      <c r="B32">
-        <v>4</v>
+      <c r="F32">
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="2" t="s">
+      <c r="A33" t="s">
         <v>43</v>
       </c>
-      <c r="B33" s="2"/>
-[...10 lines deleted...]
-      <c r="M33" s="2"/>
+      <c r="D33">
+        <v>70</v>
+      </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>44</v>
       </c>
-      <c r="C34">
-        <v>4</v>
+      <c r="D34">
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" t="s">
+        <v>48</v>
+      </c>
+      <c r="D38">
         <v>1</v>
       </c>
     </row>
-    <row r="37" spans="1:13">
-[...3 lines deleted...]
-      <c r="B37">
+    <row r="39" spans="1:13">
+      <c r="A39" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40">
         <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:13">
-[...40 lines deleted...]
-    </row>
     <row r="41" spans="1:13">
-      <c r="A41" t="s">
+      <c r="A41" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C41">
-[...1 lines deleted...]
-      </c>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" s="2" t="s">
+      <c r="A42" t="s">
         <v>52</v>
       </c>
-      <c r="B42" s="2"/>
-[...10 lines deleted...]
-      <c r="M42" s="2"/>
+      <c r="C42">
+        <v>200</v>
+      </c>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" t="s">
+      <c r="A43" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F43">
-[...1 lines deleted...]
-      </c>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>54</v>
       </c>
-      <c r="F44">
+      <c r="E44">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="2"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" t="s">
+        <v>57</v>
+      </c>
+      <c r="D47">
         <v>1</v>
       </c>
     </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B48" s="2"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="2"/>
+      <c r="M48" s="2"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" t="s">
+        <v>59</v>
+      </c>
+      <c r="G49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="2"/>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" t="s">
+        <v>61</v>
+      </c>
+      <c r="D51">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" t="s">
+        <v>62</v>
+      </c>
+      <c r="C52">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" t="s">
+        <v>63</v>
+      </c>
+      <c r="C53">
+        <v>20</v>
+      </c>
+    </row>
   </sheetData>
-  <conditionalFormatting sqref="A2:M44">
+  <conditionalFormatting sqref="A2:M53">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="greaterThanOrEqual">
       <formula>0</formula>
     </cfRule>
     <cfRule type="containsBlanks" dxfId="0" priority="2">
       <formula>LEN(TRIM(A2))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>